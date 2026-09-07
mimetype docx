--- v0 (2026-05-20)
+++ v1 (2026-09-07)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="6AA092ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:kinsoku/>
         <w:spacing w:beforeLines="0" w:afterLines="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF4F9C6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:tabs>
@@ -178,52 +178,50 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（征求意见稿）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A3AD76">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:kinsoku/>
         <w:spacing w:before="0" w:beforeLines="0" w:after="0" w:line="560" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="0D7FDBF5">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:kinsoku/>
         <w:spacing w:before="0" w:beforeLines="0" w:after="0" w:line="560" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062D972E">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:kinsoku/>
         <w:spacing w:before="0" w:beforeLines="0" w:after="0" w:line="560" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -9329,50 +9327,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2E0E54C7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="400" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0376EFD4">
             <w:pPr>
@@ -9627,50 +9626,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="75544CCE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="460" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00E1B6C7">
             <w:pPr>
@@ -10548,50 +10548,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="72802F46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="500" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07FA9573">
             <w:pPr>
@@ -11143,50 +11144,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7600880E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="460" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72DA1BA6">
             <w:pPr>
@@ -11479,50 +11481,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="73011CF6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="430" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26AFB648">
             <w:pPr>
@@ -12364,51 +12367,50 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="5C1B06C5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="445" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="099F6BEA">
             <w:pPr>
@@ -12626,50 +12628,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="43CCAD15">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="500" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59DBB0F7">
             <w:pPr>
@@ -12887,50 +12890,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>预期性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="5CDEE3EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="430" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C790BD">
             <w:pPr>
@@ -13800,50 +13804,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>约束性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="72EAFF85">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="460" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46DDED23">
             <w:pPr>
@@ -14355,51 +14360,50 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>约束性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7D008C4B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="500" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159C2F32">
             <w:pPr>
@@ -14999,50 +15003,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>约束性</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="62BEBC31">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="500" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8313" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44779C96">
@@ -17898,52 +17903,52 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>做强合成生物与海洋高值化利用。聚焦生物基材料、海洋活性肽、工业酶制剂等方向，支持安然纳米向高附加值植物干细胞延伸。鼓励宇王集团、迪沙药业开发海洋功能糖、特医食品与生物原料，打造“海洋生物资源—合成生物平台—终端健康产品”转化高地。到2030年，建成省级合成生物创新平台1个，推动2—3个生物基产品实现规模化量产。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566BD390">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:kinsoku/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeLines="0" w:after="0" w:afterLines="0" w:line="560" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc8331"/>
       <w:bookmarkStart w:id="11" w:name="_Toc19394"/>
       <w:bookmarkStart w:id="12" w:name="_Toc25637"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc2078"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc32378"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc32378"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc2078"/>
       <w:bookmarkStart w:id="15" w:name="_Toc22592"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>第四节深化产业协同融通发展</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="4C0CE7A3">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct w:val="0"/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -24180,51 +24185,61 @@
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct w:val="0"/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeLines="0" w:afterLines="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>坚持马克思主义在意识形态领域的指导地位，坚定文化自信，以社会主义核心价值观引领文化建设，传承红色文化、活化传统文化、做优现代文化，更好满足人民文化需求、凝聚精神力量。坚持把社会主义核心价值观融入法治建设和社会治理，体现到国民教育、精神文明创建、文化产品创作生产全过程。贯彻落实《新时代爱国主义教育纲要》，推进爱国主义教育基地与党性教育基地、党史教育基地、国防教育基地、国家安全教育基地等互通共享。贯彻落实《新时代公民道德建设实施纲要》，深入开展社会公德、职业道德、家庭美德、个人品德建设。建立完善典型选树宣传体系，常态化选树宣传道德模范、经开区榜样、最美人物、身边好人等先进典型。</w:t>
+        <w:t>坚持马克思主义在意识形态领域的指导地位，坚定文化自信，以社会主义核心价值观引领文化建设，传承红色文化、活化传统文化、做优现代文化，更好满足人民文化需求、凝聚精神力量。坚持把社会主义核心价值观融入法治建设和社会治理，体现到国民教育、精神文明创建、文化产品创作生产全过程。贯彻落实《新时代爱国主义教育实施纲要》</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，推进爱国主义教育基地与党性教育基地、党史教育基地、国防教育基地、国家安全教育基地等互通共享。贯彻落实《新时代公民道德建设实施纲要》，深入开展社会公德、职业道德、家庭美德、个人品德建设。建立完善典型选树宣传体系，常态化选树宣传道德模范、经开区榜样、最美人物、身边好人等先进典型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578A7FF4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:kinsoku/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeLines="0" w:after="0" w:afterLines="0" w:line="560" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>二、高质量发展特色文化产业</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149050B8">
       <w:pPr>
@@ -26592,173 +26607,195 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="楷体_GB2312">
+    <w:altName w:val="楷体"/>
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="仿宋_GB2312">
+    <w:altName w:val="仿宋"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="华文中宋">
-    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0004009F" w:csb1="DFD70000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000002" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="0004009F" w:csb1="DFD70000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="方正小标宋简体">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="国标楷体">
-    <w:altName w:val="楷体_GB2312"/>
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00060007" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="FFFFFFFF" w:usb1="E9FFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="603F01FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="KSOF4B1AA1F4">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KSOFE44F9426">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="楷体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="578F22BD">
     <w:pPr>
       <w:pStyle w:val="14"/>
       <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="2C8E1943">
     <w:pPr>
       <w:pStyle w:val="14"/>
       <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
@@ -27065,52 +27102,51 @@
     <w:nsid w:val="77BC75BE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77BC75BE"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -27225,50 +27261,51 @@
     <w:rsid w:val="3FCA68B7"/>
     <w:rsid w:val="3FFBD48D"/>
     <w:rsid w:val="411C3143"/>
     <w:rsid w:val="41462326"/>
     <w:rsid w:val="4268481F"/>
     <w:rsid w:val="42E650B4"/>
     <w:rsid w:val="44ED0266"/>
     <w:rsid w:val="451E392D"/>
     <w:rsid w:val="45322540"/>
     <w:rsid w:val="45B778DE"/>
     <w:rsid w:val="46761547"/>
     <w:rsid w:val="4676244E"/>
     <w:rsid w:val="46E14C12"/>
     <w:rsid w:val="47DF3CCD"/>
     <w:rsid w:val="48DB38E3"/>
     <w:rsid w:val="48FF6F85"/>
     <w:rsid w:val="49661962"/>
     <w:rsid w:val="49B56F49"/>
     <w:rsid w:val="49B91E77"/>
     <w:rsid w:val="4A2B43F6"/>
     <w:rsid w:val="4BF4B175"/>
     <w:rsid w:val="4C3605ED"/>
     <w:rsid w:val="4C874AA6"/>
     <w:rsid w:val="4C8D7623"/>
     <w:rsid w:val="4CAC6B86"/>
+    <w:rsid w:val="4CAE0519"/>
     <w:rsid w:val="4D8B3B2A"/>
     <w:rsid w:val="4DAB7BF4"/>
     <w:rsid w:val="4E3FF69B"/>
     <w:rsid w:val="4ED64F12"/>
     <w:rsid w:val="4EDC533F"/>
     <w:rsid w:val="4F33177C"/>
     <w:rsid w:val="4FB365A0"/>
     <w:rsid w:val="505C6225"/>
     <w:rsid w:val="50C06C28"/>
     <w:rsid w:val="52383FF3"/>
     <w:rsid w:val="52CF0703"/>
     <w:rsid w:val="538726B2"/>
     <w:rsid w:val="53F7FD5B"/>
     <w:rsid w:val="552F55B4"/>
     <w:rsid w:val="55324FD5"/>
     <w:rsid w:val="55636BBA"/>
     <w:rsid w:val="558F6AAF"/>
     <w:rsid w:val="55FF9A16"/>
     <w:rsid w:val="57578817"/>
     <w:rsid w:val="5791344F"/>
     <w:rsid w:val="57CE7E1C"/>
     <w:rsid w:val="5843365E"/>
     <w:rsid w:val="5B146244"/>
     <w:rsid w:val="5B2F2CA2"/>
     <w:rsid w:val="5B975C54"/>
@@ -29040,61 +29077,61 @@
       <trackRevisions xmlns="http://schemas.wps.cn/vas-ai-hub/contract-review">false</trackRevisions>
     </reviewItem>
   </reviewItems>
   <config xmlns="http://schemas.wps.cn/vas-ai-hub/contract-review"/>
 </contractReview>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{f07fbbab-0bab-43e5-af63-d7f400eade20}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>88</Pages>
-  <Words>12303</Words>
-  <Characters>12895</Characters>
+  <Words>851</Words>
+  <Characters>904</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13123</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.25865_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1121</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>李淑敏</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>501FD58F6D7F4C058D0F30F13101FECF_11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiMDJkYzY1Nzc0ZjNlMjk0ZGRmMmNlMGNmZmI4YjAwZmEiLCJ1c2VySWQiOiI3MjQzMDkwNjQifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiMmYyMGZiMmJiYTVhMmE3YTE4MjhiYjdlZWQzMzBhOWEiLCJ1c2VySWQiOiIxMDA2NjM4MDkyIn0=</vt:lpwstr>
   </property>
 </Properties>
 </file>