--- v0 (2025-12-06)
+++ v1 (2026-07-04)
@@ -1,72 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="19200" windowHeight="7560"/>
+    <workbookView windowWidth="28800" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="9月" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'9月'!$A$1:$E$1193</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5961" uniqueCount="193">
   <si>
     <t>经开区9月“双随机、一公开”检查结果</t>
   </si>
   <si>
     <t>任务名称</t>
   </si>
   <si>
     <t>企业名称</t>
   </si>
   <si>
     <t>检查事项</t>
   </si>
   <si>
     <t>检查结果</t>
   </si>
   <si>
     <t>检查单位（双随机系统名称）</t>
   </si>
   <si>
     <t>对取得营业执照后未办理相关许可企业的检查</t>
@@ -101,51 +88,51 @@
   <si>
     <t>山东天之麟文化传媒有限公司</t>
   </si>
   <si>
     <t>要求提供银行账户名称情况开展核实</t>
   </si>
   <si>
     <t>企业公示信息抽查</t>
   </si>
   <si>
     <t>有秀国际贸易（威海）有限公司</t>
   </si>
   <si>
     <t>其他依法应当公示的信息</t>
   </si>
   <si>
     <t>对专利代理机构和专利代理师的执业活动的监督检查(一)</t>
   </si>
   <si>
     <t>威海专信启航专利代理事务所（普通合伙）</t>
   </si>
   <si>
     <t>未发现问题</t>
   </si>
   <si>
-    <t>2025年威海市城建档案“双随机一公开”检查</t>
+    <t>2025年威海市城建档案“双随机、一公开”检查</t>
   </si>
   <si>
     <t>威海墨芳城房地产开发有限公司</t>
   </si>
   <si>
     <t>威海英达汽车销售有限公司</t>
   </si>
   <si>
     <t>威海市兆芳贸易有限公司</t>
   </si>
   <si>
     <t>威海锋格教育咨询有限公司</t>
   </si>
   <si>
     <t>威海安交贸易有限公司</t>
   </si>
   <si>
     <t>威海才捷贸易有限公司</t>
   </si>
   <si>
     <t>山东佰善堂中医养生有限公司</t>
   </si>
   <si>
     <t>威海中星快充新能源开发有限公司</t>
   </si>
@@ -692,441 +679,441 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
       </rPr>
       <t>5.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>公证机构内部管理情况。</t>
     </r>
   </si>
   <si>
     <t>中共威海市委经济技术开发区工作委员会政法委员会</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
+    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="方正大标宋简体"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF4A6177"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="arial"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FF3F3F3F"/>
       <name val="宋体"/>
       <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
+      <u/>
       <sz val="11"/>
-      <color rgb="FF7F7F7F"/>
-[...54 lines deleted...]
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FF0000FF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF006100"/>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
       <name val="宋体"/>
-      <charset val="0"/>
-[...27 lines deleted...]
-      <charset val="0"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="9" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor theme="8" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor theme="7" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799981688894314"/>
+        <fgColor theme="5" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.599993896298105"/>
+        <fgColor theme="5" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-[...113 lines deleted...]
-        <fgColor theme="9" tint="0.399975585192419"/>
+        <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1149,377 +1136,377 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...17 lines deleted...]
-        <color theme="4" tint="0.499984740745262"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-        <color rgb="FF3F3F3F"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="32" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
-    <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
-[...12 lines deleted...]
-    <cellStyle name="标题 3" xfId="14" builtinId="18"/>
+    <cellStyle name="货币[0]" xfId="1" builtinId="7"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="2" builtinId="38"/>
+    <cellStyle name="输入" xfId="3" builtinId="20"/>
+    <cellStyle name="货币" xfId="4" builtinId="4"/>
+    <cellStyle name="千位分隔[0]" xfId="5" builtinId="6"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="6" builtinId="39"/>
+    <cellStyle name="差" xfId="7" builtinId="27"/>
+    <cellStyle name="千位分隔" xfId="8" builtinId="3"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="9" builtinId="40"/>
+    <cellStyle name="超链接" xfId="10" builtinId="8"/>
+    <cellStyle name="百分比" xfId="11" builtinId="5"/>
+    <cellStyle name="已访问的超链接" xfId="12" builtinId="9"/>
+    <cellStyle name="注释" xfId="13" builtinId="10"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="14" builtinId="36"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
-    <cellStyle name="输入" xfId="16" builtinId="20"/>
-[...29 lines deleted...]
-    <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
+    <cellStyle name="警告文本" xfId="16" builtinId="11"/>
+    <cellStyle name="标题" xfId="17" builtinId="15"/>
+    <cellStyle name="解释性文本" xfId="18" builtinId="53"/>
+    <cellStyle name="标题 1" xfId="19" builtinId="16"/>
+    <cellStyle name="标题 2" xfId="20" builtinId="17"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="21" builtinId="32"/>
+    <cellStyle name="标题 3" xfId="22" builtinId="18"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="23" builtinId="44"/>
+    <cellStyle name="输出" xfId="24" builtinId="21"/>
+    <cellStyle name="计算" xfId="25" builtinId="22"/>
+    <cellStyle name="检查单元格" xfId="26" builtinId="23"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="27" builtinId="50"/>
+    <cellStyle name="强调文字颜色 2" xfId="28" builtinId="33"/>
+    <cellStyle name="链接单元格" xfId="29" builtinId="24"/>
+    <cellStyle name="汇总" xfId="30" builtinId="25"/>
+    <cellStyle name="好" xfId="31" builtinId="26"/>
+    <cellStyle name="适中" xfId="32" builtinId="28"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="33" builtinId="46"/>
+    <cellStyle name="强调文字颜色 1" xfId="34" builtinId="29"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="35" builtinId="30"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="36" builtinId="31"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="37" builtinId="34"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="38" builtinId="35"/>
+    <cellStyle name="强调文字颜色 3" xfId="39" builtinId="37"/>
+    <cellStyle name="强调文字颜色 4" xfId="40" builtinId="41"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="41" builtinId="42"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="42" builtinId="43"/>
+    <cellStyle name="强调文字颜色 5" xfId="43" builtinId="45"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="44" builtinId="47"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="45" builtinId="48"/>
+    <cellStyle name="强调文字颜色 6" xfId="46" builtinId="49"/>
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1803,54 +1790,54 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:E1193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A1194" sqref="A1194"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" outlineLevelCol="4"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" outlineLevelCol="4"/>
   <cols>
     <col min="1" max="3" width="31.4" customWidth="1"/>
     <col min="4" max="4" width="22.6" customWidth="1"/>
     <col min="5" max="5" width="35.6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="31" customHeight="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" ht="22.5" customHeight="1" spans="1:5">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
@@ -22087,75 +22074,75 @@
       <c r="D1192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E1192" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="1193" ht="22.5" customHeight="1" spans="1:5">
       <c r="A1193" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B1193" s="5" t="s">
         <v>190</v>
       </c>
       <c r="C1193" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D1193" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E1193" s="5" t="s">
         <v>192</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData" ref="A1:E1193" etc:filterBottomFollowUsedRange="0">
+  <autoFilter ref="A1:E1193">
     <extLst/>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>9月</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>FFC015B38E864A62B48AE296720A7890_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.23542</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.7978</vt:lpwstr>
   </property>
 </Properties>
 </file>